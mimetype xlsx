--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -1115,119 +1115,119 @@
     <row r="37">
       <c r="A37">
         <v>231150</v>
       </c>
       <c r="B37" t="s" s="4">
         <v>56</v>
       </c>
       <c r="C37">
         <v>53600</v>
       </c>
       <c r="D37" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E37" t="s" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>231151</v>
       </c>
       <c r="B38" t="s" s="4">
         <v>57</v>
       </c>
       <c r="C38">
-        <v>60200</v>
+        <v>131000</v>
       </c>
       <c r="D38" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E38" t="s" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>229271</v>
       </c>
       <c r="B39" t="s" s="4">
         <v>58</v>
       </c>
       <c r="C39">
-        <v>64900</v>
+        <v>141000</v>
       </c>
       <c r="D39" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E39" t="s" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>231153</v>
       </c>
       <c r="B40" t="s" s="4">
         <v>59</v>
       </c>
       <c r="C40">
-        <v>69900</v>
+        <v>151000</v>
       </c>
       <c r="D40" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E40" t="s" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>231649</v>
       </c>
       <c r="B41" t="s" s="4">
         <v>60</v>
       </c>
       <c r="C41">
-        <v>78900</v>
+        <v>171000</v>
       </c>
       <c r="D41" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E41" t="s" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>231154</v>
       </c>
       <c r="B42" t="s" s="4">
         <v>61</v>
       </c>
       <c r="C42">
-        <v>85900</v>
+        <v>186000</v>
       </c>
       <c r="D42" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E42" t="s" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>182120</v>
       </c>
       <c r="B43" t="s" s="4">
         <v>62</v>
       </c>
       <c r="C43">
         <v>174900</v>
       </c>
       <c r="D43" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E43" t="s" s="4">
         <v>7</v>
       </c>
     </row>
@@ -1558,37 +1558,37 @@
     <hyperlink ref="E52" r:id="rId102" location="" display="https://www.piterteplo.ru/order/?from=html&amp;id=4544"/>
     <hyperlink ref="B53" r:id="rId103" location="" display="https://www.piterteplo.ru/shop/UID_4546.html"/>
     <hyperlink ref="E53" r:id="rId104" location="" display="https://www.piterteplo.ru/order/?from=html&amp;id=4546"/>
     <hyperlink ref="B54" r:id="rId105" location="" display="https://www.piterteplo.ru/shop/UID_4547.html"/>
     <hyperlink ref="E54" r:id="rId106" location="" display="https://www.piterteplo.ru/order/?from=html&amp;id=4547"/>
     <hyperlink ref="B55" r:id="rId107" location="" display="https://www.piterteplo.ru/shop/UID_4548.html"/>
     <hyperlink ref="E55" r:id="rId108" location="" display="https://www.piterteplo.ru/order/?from=html&amp;id=4548"/>
     <hyperlink ref="B56" r:id="rId109" location="" display="https://www.piterteplo.ru/shop/UID_4549.html"/>
     <hyperlink ref="E56" r:id="rId110" location="" display="https://www.piterteplo.ru/order/?from=html&amp;id=4549"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Водонагреватели накопительные Stiebel 23-07-2026</dc:title>
+  <dc:title>Водонагреватели накопительные Stiebel 07-09-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>